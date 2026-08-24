--- v0 (2026-05-07)
+++ v1 (2026-08-24)
@@ -15,2648 +15,2280 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5842BE3E" w14:textId="4DA5A9DF" w:rsidR="00660D0E" w:rsidRDefault="00AD482C" w:rsidP="00660D0E">
+    <w:p w14:paraId="541A947E" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002E085A">
+        <w:rPr>
+          <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="ZWAdobeF"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formal (Level 2) Academic </w:t>
-[...11 lines deleted...]
-        <w:t>Appeal Form</w:t>
+        <w:t>ormal (Level 2) Academic Appeal Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F313FA" w14:textId="77777777" w:rsidR="00361332" w:rsidRPr="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
+    <w:p w14:paraId="1ABF83A9" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00D87791">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please read the important information below. By submitting this form you're confirming you've read and understand this.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678676FC" w14:textId="67729DDC" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00C64EE1">
+    <w:p w14:paraId="402AB4B9" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">You can use this form to make an </w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>academic appeal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (a request for a review of a decision ratified by an academic body relating to a mark, outcome, or decision).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A279BBF" w14:textId="77777777" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
+    <w:p w14:paraId="4163FE3D" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63AB9C72" w14:textId="77777777" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00C64EE1">
+    <w:p w14:paraId="341D4C9E" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">You should ensure you've read and understand the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>appeals procedure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> before submitting an appeal. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00361332">
+        <w:r w:rsidRPr="002E085A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.bimm.university/appeals-and-complaints/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61BD3007" w14:textId="77777777" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
+    <w:p w14:paraId="631116CC" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20997E2D" w14:textId="055AE55E" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00C64EE1">
+    <w:p w14:paraId="21A4824D" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">There is an option below for you to nominate a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>representative</w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">; this would be someone you have authorised to act on your behalf throughout the process. Note that this cannot be a BIMM University staff member or your doctor, and it will not usually be appropriate or helpful for you to nominate a legal representative. If you are nominating a representative, you </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> also email </w:t>
+        <w:t xml:space="preserve">; this would be someone you have authorised to act on your behalf throughout the process. Note that this cannot be a BIMM University staff member or your doctor, and it will not usually be appropriate or helpful for you to nominate a legal representative. If you are nominating a representative, you must also email </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="007372A7">
+        <w:r w:rsidRPr="002E085A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>casework@bimm.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> from your BIMM University account to provide written authorisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D627C08" w14:textId="77777777" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
+    <w:p w14:paraId="3F2796EB" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74992ACB" w14:textId="0F5C923A" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00C64EE1">
+    <w:p w14:paraId="6CD59221" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">It's very important that your appeal is submitted </w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>on time</w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> according to the Student Appeals Procedure. Deadlines are outlined within the Procedure document. If your appeal is late, you will be asked to explain why and provide evidence to support any reason(s) for the late submission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B12944" w14:textId="77777777" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
+    <w:p w14:paraId="5853F73F" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA0BC4F" w14:textId="763D2B40" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00C64EE1">
+    <w:p w14:paraId="2840FE16" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">You can only appeal decisions that are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>final</w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, i.e. that have been formally confirmed or ratified by an academic body. You can't appeal against provisional results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45520511" w14:textId="77777777" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
+    <w:p w14:paraId="60604F6F" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38667E42" w14:textId="5E88E8A6" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00C64EE1">
+    <w:p w14:paraId="69D42D10" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">You can't appeal against </w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>academic judgement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. Academic judgement is not any judgement made by an academic; it is a judgement that is made about a matter where the opinion of an academic expert is essential (for example, whether feedback on your work is correct or adequate).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E22AEA8" w14:textId="77777777" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
+    <w:p w14:paraId="0BD1B38E" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49312C90" w14:textId="76993211" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00C64EE1">
+    <w:p w14:paraId="06E201EA" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that </w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>decisions remain in place</w:t>
       </w:r>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> unless/until the appeals process changes it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C5C160" w14:textId="77777777" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
+    <w:p w14:paraId="277031BF" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D7121AE" w14:textId="4393663B" w:rsidR="00361332" w:rsidRDefault="00660D0E" w:rsidP="006F73D0">
+    <w:p w14:paraId="163127A8" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Before submitting your appeal, please contact your Course Leader, Lecturer or Wellbeing Team for Advice and Support. You should attempt to resolve your appeal informally in the first instance to avoid having to submit an appeal, where possible, and for support with the process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3BFDC6" w14:textId="77777777" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
+    <w:p w14:paraId="76CB2581" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7642EB76" w14:textId="000C1BAE" w:rsidR="006B775A" w:rsidRPr="006B775A" w:rsidRDefault="00361332" w:rsidP="006B775A">
+    <w:p w14:paraId="6A6ABF05" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">You can access support via BIMM's Wellbeing team: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00361332">
+        <w:r w:rsidRPr="002E085A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.bimm.ac.uk/student-wellbeing/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (or, if you are a MetFilm </w:t>
-[...19 lines deleted...]
-        <w:t>student via </w:t>
+        <w:t xml:space="preserve"> (or, if you are a MetFilm School student via </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00361332">
+        <w:r w:rsidRPr="002E085A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.metfilmschool.ac.uk/student-life/student-support-wellbeing/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00361332">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7578E7CB" w14:textId="77777777" w:rsidR="006B775A" w:rsidRDefault="006B775A">
+    <w:p w14:paraId="17A30B5B" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRDefault="00F45D7A">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5154B9DA" w14:textId="415BAFED" w:rsidR="00361332" w:rsidRPr="006B775A" w:rsidRDefault="006B775A">
+    <w:p w14:paraId="1EA7A6AC" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B775A">
+      <w:r w:rsidRPr="002E085A">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>About you</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3106"/>
-        <w:gridCol w:w="3265"/>
-        <w:gridCol w:w="1626"/>
+        <w:gridCol w:w="2840"/>
+        <w:gridCol w:w="2051"/>
         <w:gridCol w:w="1321"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660D0E" w14:paraId="7E0FA238" w14:textId="77777777" w:rsidTr="001417B0">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="62CC11F2" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9318" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A5C9EB" w:themeFill="text2" w:themeFillTint="40"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0037F71C" w14:textId="6242E4C8" w:rsidR="00660D0E" w:rsidRPr="00283B15" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+          <w:p w14:paraId="20B1DF31" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00283B15">
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...22 lines deleted...]
-              <w:t>etails</w:t>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Your details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="7A3C6A23" w14:textId="77777777" w:rsidTr="001417B0">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="697154EC" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38CF2F43" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+          <w:p w14:paraId="49D96521" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1CA227F3">
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Full Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6212" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F54FB5F" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0"/>
+          <w:p w14:paraId="34097243" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="60A46DA4" w14:textId="77777777" w:rsidTr="001417B0">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="2B35E4C0" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AC0C004" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRPr="1CA227F3" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+          <w:p w14:paraId="3BD3C0BE" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Preferred Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6212" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F934AAB" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0"/>
+          <w:p w14:paraId="45961F27" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="7F572741" w14:textId="77777777" w:rsidTr="001417B0">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="129A98A4" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F0F1F85" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRPr="1CA227F3" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+          <w:p w14:paraId="4D955B76" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Pronouns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6212" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2238FD39" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0"/>
+          <w:p w14:paraId="75E2A32B" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="6C89E797" w14:textId="77777777" w:rsidTr="001417B0">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="36E31DD1" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D89E79E" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="1CA227F3">
+          <w:p w14:paraId="4FDE9455" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Student ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6212" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E876DBE" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0"/>
+          <w:p w14:paraId="28ED6908" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="3C4F833B" w14:textId="77777777" w:rsidTr="001417B0">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="6E9C1664" w14:textId="77777777" w:rsidTr="005E2247">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01867655" w14:textId="20F08A20" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="00CE0E64">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="1CA227F3">
+          <w:p w14:paraId="41FBA076" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Email</w:t>
+              <w:t>University Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6212" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E7652B4" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0"/>
+          <w:p w14:paraId="6D4797EB" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="38FB9D8C" w14:textId="77777777" w:rsidTr="001417B0">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="25A91E8B" w14:textId="77777777" w:rsidTr="005E2247">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="516A4A7B" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+          <w:p w14:paraId="7513FCA0" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4B142462">
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6212" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75B84352" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+          <w:p w14:paraId="1ACF8189" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="78C7D11F" w14:textId="77777777" w:rsidTr="001417B0">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="32633DDD" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27D7C7F9" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+          <w:p w14:paraId="64056FB1" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4B142462">
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Faculty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6212" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C1F5335" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+          <w:p w14:paraId="3F9AD828" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="3F6656CC" w14:textId="77777777" w:rsidTr="007806CB">
+      <w:tr w:rsidR="00F45D7A" w14:paraId="573A9310" w14:textId="77777777" w:rsidTr="000A0D66">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24AE8D4C" w14:textId="554B12DD" w:rsidR="00660D0E" w:rsidRDefault="007806CB" w:rsidP="001417B0">
+          <w:p w14:paraId="24491E21" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3265" w:type="dxa"/>
+            <w:tcW w:w="2840" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="576F59F9" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+          <w:p w14:paraId="24159F79" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="2051" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65DB9C97" w14:textId="667373B5" w:rsidR="00660D0E" w:rsidRDefault="007806CB" w:rsidP="001417B0">
+          <w:p w14:paraId="6C93A35F" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Level of Study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="351345B7" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+          <w:p w14:paraId="76EF591D" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007806CB" w14:paraId="5BCCEE2C" w14:textId="77777777" w:rsidTr="00C32498">
+      <w:tr w:rsidR="00B97BF6" w14:paraId="0CE9C195" w14:textId="77777777" w:rsidTr="00815962">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="541C975E" w14:textId="0BEC3804" w:rsidR="007806CB" w:rsidRDefault="007806CB" w:rsidP="001417B0">
+          <w:p w14:paraId="7D28AB72" w14:textId="4137F506" w:rsidR="00B97BF6" w:rsidRDefault="00B97BF6" w:rsidP="005E2247">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Are you an int’l student on a Student Route Visa?</w:t>
+              <w:t>Are you an int</w:t>
+            </w:r>
+            <w:r w:rsidR="000375D0">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ernationa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>l student on a Student Route Visa?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3265" w:type="dxa"/>
+            <w:tcW w:w="6212" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40E4CEC8" w14:textId="5E5D167A" w:rsidR="007806CB" w:rsidRDefault="007806CB" w:rsidP="001417B0">
+          <w:p w14:paraId="48FC2A26" w14:textId="7FF41EB5" w:rsidR="00B97BF6" w:rsidRDefault="00B97BF6" w:rsidP="005E2247">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1CA227F3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="en-GB"/>
-[...120 lines deleted...]
-            </w:sdt>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes / No </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5FD9EAAB" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="00660D0E">
-[...9 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="7EB4396E" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9345" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="8360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660D0E" w14:paraId="23758603" w14:textId="77777777" w:rsidTr="00361332">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="6767B72D" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A5C9EB" w:themeFill="text2" w:themeFillTint="40"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78B3C410" w14:textId="27DF6484" w:rsidR="00660D0E" w:rsidRDefault="00361332" w:rsidP="001417B0">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00361332">
+          <w:p w14:paraId="630C3C07" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disability support and/or process adjustments </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="796AFD34" w14:textId="77777777" w:rsidTr="00361332">
-[...43 lines deleted...]
-      <w:tr w:rsidR="00660D0E" w14:paraId="2EBD44D2" w14:textId="77777777" w:rsidTr="00361332">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="27AA6ED3" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37EC01E4" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="00361332">
-[...68 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="10EB2300" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8513E">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Please outline any disability-related adjustments to the appeals process that would be helpful for you. (We define a disability as in The Equality Act 2010 - that is, a condition which has a significant, adverse, and long-term effect on a person’s ability to carry out normal day-to-day activities.).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00361332" w14:paraId="2C1FF193" w14:textId="77777777" w:rsidTr="00361332">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="1A383653" w14:textId="77777777" w:rsidTr="005E2247">
+        <w:trPr>
+          <w:trHeight w:val="5592"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="506A547E" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="0FFD1DB4" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A5C9EB"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="680F403A" w14:textId="6B13D10D" w:rsidR="00361332" w:rsidRPr="1CA227F3" w:rsidRDefault="00361332" w:rsidP="00361332">
+          <w:p w14:paraId="7988CBBD" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00361332">
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Do you have an Individual Learning Support Plan place for your studies?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00361332" w14:paraId="592EE2C7" w14:textId="30A7995E" w:rsidTr="00361332">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="00637D52" w14:paraId="689A26D8" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:id w:val="-1092701943"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="985" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="105" w:type="dxa"/>
                   <w:right w:w="105" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="2A5D5266" w14:textId="011B9F5F" w:rsidR="00361332" w:rsidRPr="1CA227F3" w:rsidRDefault="00361332" w:rsidP="00361332">
+              <w:p w14:paraId="7C694898" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
                 <w:pPr>
                   <w:spacing w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00637D52">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="National 2" w:hint="eastAsia"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
+                    <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28B37494" w14:textId="596E487C" w:rsidR="00361332" w:rsidRPr="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00361332">
+          <w:p w14:paraId="6E12F6FC" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00637D52">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00361332" w14:paraId="26CD0721" w14:textId="41539019" w:rsidTr="00361332">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="00637D52" w14:paraId="6B599C2D" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:id w:val="662440579"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="985" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="105" w:type="dxa"/>
                   <w:right w:w="105" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="56CD8DFD" w14:textId="457A8AEF" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
+              <w:p w14:paraId="7CD10BB3" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
                 <w:pPr>
                   <w:spacing w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
+                    <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00637D52">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="National 2" w:hint="eastAsia"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
+                    <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DCBD943" w14:textId="2348E2E2" w:rsidR="00361332" w:rsidRPr="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
-[...22 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="7ABACD0E" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00637D52">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>No, but I would like information on how to get one.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00361332" w14:paraId="618A5A7C" w14:textId="0203C52E" w:rsidTr="00361332">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="00637D52" w14:paraId="15D78B93" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:id w:val="308372324"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="985" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="105" w:type="dxa"/>
                   <w:right w:w="105" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="1FB7998C" w14:textId="1CC36B60" w:rsidR="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
+              <w:p w14:paraId="67C9618E" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
                 <w:pPr>
                   <w:spacing w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
+                    <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00637D52">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="National 2" w:hint="eastAsia"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
+                    <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65B0206B" w14:textId="159FE16E" w:rsidR="00361332" w:rsidRPr="00361332" w:rsidRDefault="00361332" w:rsidP="00361332">
-[...22 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="33B0847D" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00637D52">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>No, and I don't need any information on how to get one.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36EC9FC2" w14:textId="53EDA4C2" w:rsidR="006B775A" w:rsidRDefault="006B775A" w:rsidP="00660D0E">
-[...30 lines deleted...]
-    <w:p w14:paraId="00583B75" w14:textId="30BE4D72" w:rsidR="00660D0E" w:rsidRPr="006B775A" w:rsidRDefault="006B775A" w:rsidP="00660D0E">
+    <w:p w14:paraId="76E5E75A" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRDefault="00F45D7A" w:rsidP="00660D0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B775A">
+    </w:p>
+    <w:p w14:paraId="6A5046DB" w14:textId="00B80A37" w:rsidR="00F45D7A" w:rsidRPr="00813EB2" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="002E085A">
+        <w:rPr>
+          <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>About your appeal</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9345" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2336"/>
         <w:gridCol w:w="3351"/>
         <w:gridCol w:w="1322"/>
         <w:gridCol w:w="2336"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B775A" w14:paraId="19AA9E4C" w14:textId="77777777" w:rsidTr="00E71056">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="3DA117FD" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9304" w:type="dxa"/>
+            <w:tcW w:w="9345" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A5C9EB" w:themeFill="text2" w:themeFillTint="40"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="296B6FBE" w14:textId="77777777" w:rsidR="006B775A" w:rsidRDefault="006B775A" w:rsidP="00E71056">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="1CA227F3">
+          <w:p w14:paraId="24BB39B2" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...25 lines deleted...]
-              <w:t>rocess</w:t>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Stage 1 Informal process</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B775A" w14:paraId="6C227C6F" w14:textId="77777777" w:rsidTr="00E71056">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="7CD6AD01" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9304" w:type="dxa"/>
+            <w:tcW w:w="9345" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41878E05" w14:textId="77777777" w:rsidR="006B775A" w:rsidRDefault="006B775A" w:rsidP="00E71056">
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00361332">
+          <w:p w14:paraId="249FF016" w14:textId="77777777" w:rsidR="000E6B25" w:rsidRDefault="00F45D7A" w:rsidP="000E6B25">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>The Student Appeals Procedure explains that, where possible, you should try to resolve the matter informally in the first instance. If you haven't done this yet, please contact the relevant local area (for example, a lecturer, course leader</w:t>
+            </w:r>
+            <w:r w:rsidR="000E6B25">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>, or your local Academic Administration team)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E3971FB" w14:textId="0DCDA0D6" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="000E6B25">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Please give </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> of anyone you have already contacted to resolve the issue informally.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E085A">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Please give details below of anyone you have already contacted to resolve the issue informally.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B775A" w:rsidRPr="009C4E28" w14:paraId="6A2688BD" w14:textId="77777777" w:rsidTr="00E71056">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="78799248" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2326" w:type="dxa"/>
+            <w:tcW w:w="2336" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="020CAADC" w14:textId="77777777" w:rsidR="006B775A" w:rsidRDefault="006B775A" w:rsidP="00E71056">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="1CA227F3">
+          <w:p w14:paraId="52B80542" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Person</w:t>
-[...46 lines deleted...]
-          <w:p w14:paraId="3B036934" w14:textId="77777777" w:rsidR="006B775A" w:rsidRDefault="006B775A" w:rsidP="00E71056">
+              <w:t>Person(s) contacted:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78AEA597" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3336" w:type="dxa"/>
+            <w:tcW w:w="3351" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CE7BAF9" w14:textId="77777777" w:rsidR="006B775A" w:rsidRDefault="006B775A" w:rsidP="00E71056">
+          <w:p w14:paraId="5F139248" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="1322" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30FCAD16" w14:textId="77777777" w:rsidR="006B775A" w:rsidRDefault="006B775A" w:rsidP="00E71056">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="1CA227F3">
+          <w:p w14:paraId="0CDFBAE3" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:id w:val="1667976328"/>
+            <w:id w:val="-834372632"/>
             <w:placeholder>
-              <w:docPart w:val="316E602ECBD54744A6E5975FD6A39D28"/>
+              <w:docPart w:val="E1EC36DC050E4692B325BA6D7BA9608C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2326" w:type="dxa"/>
+                <w:tcW w:w="2336" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="105" w:type="dxa"/>
                   <w:right w:w="105" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="6888FB88" w14:textId="77777777" w:rsidR="006B775A" w:rsidRPr="009C4E28" w:rsidRDefault="006B775A" w:rsidP="00E71056">
+              <w:p w14:paraId="7E114B10" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
                 <w:pPr>
                   <w:spacing w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009C4E28">
+                <w:r w:rsidRPr="002E085A">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006B775A" w14:paraId="71642C60" w14:textId="77777777" w:rsidTr="00E71056">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="3D66884B" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9304" w:type="dxa"/>
+            <w:tcW w:w="9345" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6358AFEC" w14:textId="77777777" w:rsidR="006B775A" w:rsidRDefault="006B775A" w:rsidP="00E71056">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00361332">
+          <w:p w14:paraId="6AEDBC87" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Please let us know why informal resolution isn’t possible or appropriate in your case or explain what advice and support you’ve already received and why this hasn’t resolved your query or concern.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C61D4D6" w14:textId="77777777" w:rsidR="006B775A" w:rsidRPr="00361332" w:rsidRDefault="006B775A" w:rsidP="00E71056">
-[...89 lines deleted...]
-          <w:p w14:paraId="44E3C75E" w14:textId="77777777" w:rsidR="006B775A" w:rsidRDefault="006B775A" w:rsidP="00E71056">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="680BEAAD" w14:textId="77777777" w:rsidTr="005E2247">
+        <w:trPr>
+          <w:trHeight w:val="8347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21878BD3" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="2C36E490" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A"/>
     <w:p w14:paraId="0269D8FB" w14:textId="77777777" w:rsidR="006B775A" w:rsidRDefault="006B775A" w:rsidP="00660D0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9332" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9332"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD482C" w14:paraId="6FF2BC15" w14:textId="77777777" w:rsidTr="00AD482C">
+      <w:tr w:rsidR="00F45D7A" w14:paraId="6FF2BC15" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A5C9EB" w:themeFill="text2" w:themeFillTint="40"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="579E5369" w14:textId="23776A22" w:rsidR="00AD482C" w:rsidRDefault="00BC160E" w:rsidP="00E71056">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="579E5369" w14:textId="2D04A26E" w:rsidR="00F45D7A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...14 lines deleted...]
-              <w:t>ecision under appeal</w:t>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Decision under appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD482C" w14:paraId="15B5C9D5" w14:textId="77777777" w:rsidTr="00AD482C">
+      <w:tr w:rsidR="00F45D7A" w14:paraId="15B5C9D5" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31A80432" w14:textId="74381B20" w:rsidR="00AD482C" w:rsidRDefault="00AD482C" w:rsidP="00AD482C">
-[...15 lines deleted...]
-              <w:t>Please tell us the outcome or decision you are appealing. (e.g. assessment outcome or mark following Assessment Board, or a requirement to withdraw from your course)</w:t>
+          <w:p w14:paraId="31A80432" w14:textId="70896A55" w:rsidR="00F45D7A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Please tell us the outcome or decision you are appealing.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E085A">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (e.g. assessment outcome or mark following Assessment Board, or a requirement to withdraw from your course)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD482C" w14:paraId="252952A4" w14:textId="77777777" w:rsidTr="00AD482C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6FE3655B" w14:textId="77777777" w:rsidR="00AD482C" w:rsidRDefault="00AD482C" w:rsidP="00AD482C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -2697,117 +2329,122 @@
           </w:p>
           <w:p w14:paraId="62E242F1" w14:textId="77777777" w:rsidR="00AD482C" w:rsidRDefault="00AD482C" w:rsidP="00AD482C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="666E0100" w14:textId="77777777" w:rsidR="00AD482C" w:rsidRDefault="00AD482C" w:rsidP="00AD482C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC160E" w14:paraId="1FC780F9" w14:textId="77777777" w:rsidTr="00BC160E">
+      <w:tr w:rsidR="00BC160E" w14:paraId="1FC780F9" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E326E89" w14:textId="32FFC1D9" w:rsidR="00BC160E" w:rsidRPr="00BC160E" w:rsidRDefault="00BC160E" w:rsidP="00AD482C">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+          <w:p w14:paraId="6E326E89" w14:textId="32FFC1D9" w:rsidR="00BC160E" w:rsidRPr="00F45D7A" w:rsidRDefault="00BC160E" w:rsidP="00AD482C">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>What date were you notified about the decision or outcome you are appealing against?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC160E" w14:paraId="1C0E1BED" w14:textId="77777777" w:rsidTr="00AD482C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1045100709"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:date>
                 <w:dateFormat w:val="dd/MM/yyyy"/>
                 <w:lid w:val="en-GB"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="390697EC" w14:textId="4576C437" w:rsidR="00BC160E" w:rsidRPr="00BC160E" w:rsidRDefault="00613D7E" w:rsidP="00AD482C">
                 <w:pPr>
                   <w:spacing w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0006436F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="12993EE2" w14:textId="77777777" w:rsidR="00BC160E" w:rsidRDefault="00BC160E" w:rsidP="00AD482C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
@@ -2850,334 +2487,379 @@
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>With your appeal form you must also include a copy of the letter or email communicating the decision you are appealing (e.g. the outcome of an Exceptional Circumstances request, or an email letting you know your final grades after the Academic Board). If you don’t attach this, it could delay the consideration of your appeal.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="365C2D93" w14:textId="2B674240" w:rsidR="00BC160E" w:rsidRPr="00BC160E" w:rsidRDefault="00BC160E" w:rsidP="00AD482C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DEFFFD3" w14:textId="77777777" w:rsidR="00BC160E" w:rsidRDefault="00BC160E"/>
-    <w:p w14:paraId="57D148D3" w14:textId="77777777" w:rsidR="00BC160E" w:rsidRDefault="00BC160E">
-[...3 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9332" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9332"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC160E" w14:paraId="4804D384" w14:textId="77777777" w:rsidTr="00BC160E">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="5D9C194D" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C696DE6" w14:textId="4DE7FC92" w:rsidR="00BC160E" w:rsidRDefault="00BC160E" w:rsidP="00BC160E">
-[...37 lines deleted...]
-                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+          <w:p w14:paraId="793411CF" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="002E085A">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...13 lines deleted...]
-              <w:t>If your appeal is late, please explain why and attach evidence to support your reasons(s) where available.</w:t>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Late Appeals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC160E" w14:paraId="00F89553" w14:textId="77777777" w:rsidTr="00AD482C">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="6107113F" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F4B08BA" w14:textId="77777777" w:rsidR="00BC160E" w:rsidRDefault="00BC160E" w:rsidP="00BC160E">
-[...32 lines deleted...]
-          <w:p w14:paraId="258BD860" w14:textId="77777777" w:rsidR="008B2BED" w:rsidRPr="00BC160E" w:rsidRDefault="008B2BED" w:rsidP="00BC160E">
+          <w:p w14:paraId="4883766A" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Academic appeals must be submitted within 21 days of receiving your board outcome following S1 and S2 assessments, or 7 days after receiving your board outcome for summer resit assessments.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7662995F" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FA2BBAF" w14:textId="166CC0CE" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E085A">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>If your appeal is late, please explain why and attach evidence to support your reasons(s) where available.</w:t>
+            </w:r>
+            <w:r w:rsidR="00411399">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> It is </w:t>
+            </w:r>
+            <w:r w:rsidR="00C05BDB">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>likely that, if you do not have a compelling reason for the lateness, your appeal will be deemed inadmissible</w:t>
+            </w:r>
+            <w:r w:rsidR="009858BA">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="002E085A" w14:paraId="63C2C89C" w14:textId="77777777" w:rsidTr="00813EB2">
+        <w:trPr>
+          <w:trHeight w:val="5870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9332" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BAC804C" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="002E085A" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="57D148D3" w14:textId="77777777" w:rsidR="00BC160E" w:rsidRDefault="00BC160E">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="03733653" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="00660D0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9332" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3106"/>
         <w:gridCol w:w="6226"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660D0E" w14:paraId="3C89F223" w14:textId="77777777" w:rsidTr="006B775A">
+      <w:tr w:rsidR="00660D0E" w14:paraId="3C89F223" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A5C9EB" w:themeFill="text2" w:themeFillTint="40"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75F7BFE7" w14:textId="4B625EA2" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="1CA227F3">
+          <w:p w14:paraId="75F7BFE7" w14:textId="4B625EA2" w:rsidR="00660D0E" w:rsidRPr="00F45D7A" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45D7A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Your </w:t>
             </w:r>
-            <w:r w:rsidR="006B775A">
+            <w:r w:rsidR="006B775A" w:rsidRPr="00F45D7A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="1CA227F3">
+            <w:r w:rsidRPr="00F45D7A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ppeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B775A" w14:paraId="7176EB46" w14:textId="77777777" w:rsidTr="006B775A">
+      <w:tr w:rsidR="006B775A" w14:paraId="7176EB46" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BB4C859" w14:textId="5414F20E" w:rsidR="006B775A" w:rsidRPr="006B775A" w:rsidRDefault="006B775A" w:rsidP="001417B0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B775A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Please list the module(s) this appeal relates to.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="10F43A8C" w14:textId="77777777" w:rsidTr="006B775A">
+      <w:tr w:rsidR="00660D0E" w14:paraId="10F43A8C" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="131AEDE0" w14:textId="207DDD2E" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CA227F3">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Module </w:t>
             </w:r>
@@ -3186,51 +2868,50 @@
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="1CA227F3">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6226" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0B2476F5" w14:textId="168A378E" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CA227F3">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Module </w:t>
             </w:r>
@@ -3550,114 +3231,117 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FADD9B8" w14:textId="77777777" w:rsidR="006B775A" w:rsidRDefault="006B775A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9332" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="8773"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B775A" w14:paraId="7B2B3DC3" w14:textId="77777777" w:rsidTr="00E71056">
+      <w:tr w:rsidR="006B775A" w14:paraId="7B2B3DC3" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A5C9EB" w:themeFill="text2" w:themeFillTint="40"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F4F959C" w14:textId="063115DB" w:rsidR="006B775A" w:rsidRDefault="006B775A" w:rsidP="00E71056">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0F4F959C" w14:textId="063115DB" w:rsidR="006B775A" w:rsidRPr="00F45D7A" w:rsidRDefault="006B775A" w:rsidP="00E71056">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45D7A">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Grounds for appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B775A" w14:paraId="5FF9E736" w14:textId="77777777" w:rsidTr="00E71056">
+      <w:tr w:rsidR="006B775A" w14:paraId="5FF9E736" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44ED559B" w14:textId="6B6E155B" w:rsidR="006B775A" w:rsidRPr="006B775A" w:rsidRDefault="006B775A" w:rsidP="00E71056">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+          <w:p w14:paraId="44ED559B" w14:textId="6B6E155B" w:rsidR="006B775A" w:rsidRPr="00F45D7A" w:rsidRDefault="006B775A" w:rsidP="00E71056">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F45D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Please tell us the ground(s) on which you’re appealing (select all that apply)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B775A" w14:paraId="5A181C19" w14:textId="77777777" w:rsidTr="006B775A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:id w:val="-690066066"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -3904,106 +3588,105 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64BC8E70" w14:textId="77777777" w:rsidR="006B775A" w:rsidRDefault="006B775A"/>
     <w:p w14:paraId="6C8A37E5" w14:textId="77777777" w:rsidR="00BC160E" w:rsidRDefault="00BC160E"/>
     <w:p w14:paraId="399F4D6A" w14:textId="77777777" w:rsidR="00BC160E" w:rsidRDefault="00BC160E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9332" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9332"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660D0E" w14:paraId="4429EF0F" w14:textId="77777777" w:rsidTr="006B775A">
+      <w:tr w:rsidR="00660D0E" w14:paraId="4429EF0F" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A5C9EB" w:themeFill="text2" w:themeFillTint="40"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39B086A3" w14:textId="5884AE41" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CA227F3">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Your appeal</w:t>
             </w:r>
             <w:r w:rsidR="00BC160E">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> statement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC160E" w14:paraId="264C29E8" w14:textId="77777777" w:rsidTr="00BC160E">
+      <w:tr w:rsidR="00BC160E" w14:paraId="264C29E8" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="43216D49" w14:textId="3A4CB47C" w:rsidR="00BC160E" w:rsidRDefault="00BC160E" w:rsidP="00BC160E">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC160E">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Please provide your formal appeal statement</w:t>
             </w:r>
             <w:r>
@@ -4545,119 +4228,652 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B0107A3" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="518EDDE4" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="5C793A4C" w14:textId="77777777" w:rsidTr="006B775A">
+      <w:tr w:rsidR="00660D0E" w14:paraId="5C793A4C" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54B5C5FC" w14:textId="271231DA" w:rsidR="00660D0E" w:rsidRDefault="00BC160E" w:rsidP="001417B0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>What do you want the outcome of your appeal to be?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="740C9F06" w14:textId="77777777" w:rsidTr="006B775A">
+      <w:tr w:rsidR="002E23C9" w14:paraId="2054B4A0" w14:textId="77777777" w:rsidTr="00474667">
         <w:trPr>
-          <w:trHeight w:val="2880"/>
+          <w:trHeight w:val="2111"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9332" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76295A36" w14:textId="77777777" w:rsidR="00474667" w:rsidRDefault="00474667"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="873"/>
+              <w:gridCol w:w="8239"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D1452A" w14:paraId="2841CD2C" w14:textId="77777777" w:rsidTr="00D1452A">
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:id w:val="405501572"/>
+                  <w14:checkbox>
+                    <w14:checked w14:val="0"/>
+                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  </w14:checkbox>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="873" w:type="dxa"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="17AFBE4D" w14:textId="33744A7D" w:rsidR="00D1452A" w:rsidRDefault="00474667" w:rsidP="001417B0">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="National 2" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                </w:sdtContent>
+              </w:sdt>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8239" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4C2450EF" w14:textId="621C3146" w:rsidR="00D1452A" w:rsidRPr="00474667" w:rsidRDefault="00793ACA" w:rsidP="001417B0">
+                  <w:pPr>
+                    <w:spacing w:line="259" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                      <w:sz w:val="21"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00793ACA">
+                    <w:rPr>
+                      <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                      <w:sz w:val="21"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                    <w:t>A further attempt at the assessment</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D1452A" w14:paraId="7A0A1300" w14:textId="77777777" w:rsidTr="00D1452A">
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:id w:val="1372106087"/>
+                  <w14:checkbox>
+                    <w14:checked w14:val="0"/>
+                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  </w14:checkbox>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="873" w:type="dxa"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="7F68DD7C" w14:textId="4FC075E3" w:rsidR="00D1452A" w:rsidRDefault="00474667" w:rsidP="001417B0">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="National 2" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                </w:sdtContent>
+              </w:sdt>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8239" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7505C957" w14:textId="3D527A8E" w:rsidR="00D1452A" w:rsidRPr="00474667" w:rsidRDefault="00D1452A" w:rsidP="001417B0">
+                  <w:pPr>
+                    <w:spacing w:line="259" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                      <w:sz w:val="21"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00474667">
+                    <w:rPr>
+                      <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                      <w:sz w:val="21"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                    <w:t>Uncapped (first sit) attempt</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="005B76D0" w14:paraId="3349A502" w14:textId="77777777" w:rsidTr="00D1452A">
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:id w:val="613880582"/>
+                  <w14:checkbox>
+                    <w14:checked w14:val="0"/>
+                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  </w14:checkbox>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="873" w:type="dxa"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="79A98E4B" w14:textId="10AF2B4B" w:rsidR="005B76D0" w:rsidRDefault="005B76D0" w:rsidP="001417B0">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="National 2" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                </w:sdtContent>
+              </w:sdt>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8239" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="78C4DC70" w14:textId="44249285" w:rsidR="005B76D0" w:rsidRPr="00474667" w:rsidRDefault="005771F7" w:rsidP="001417B0">
+                  <w:pPr>
+                    <w:spacing w:line="259" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                      <w:sz w:val="21"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                      <w:sz w:val="21"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                    <w:t>R</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="005771F7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                      <w:sz w:val="21"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                    <w:t>emoval of cap on mark</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D1452A" w14:paraId="238912D6" w14:textId="77777777" w:rsidTr="00D1452A">
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:id w:val="295951076"/>
+                  <w14:checkbox>
+                    <w14:checked w14:val="0"/>
+                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  </w14:checkbox>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="873" w:type="dxa"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="6F87E5B3" w14:textId="6ABF3B19" w:rsidR="00D1452A" w:rsidRDefault="00474667" w:rsidP="001417B0">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="National 2" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                </w:sdtContent>
+              </w:sdt>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8239" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B840A39" w14:textId="0AE00D1D" w:rsidR="00D1452A" w:rsidRPr="00474667" w:rsidRDefault="00D1452A" w:rsidP="001417B0">
+                  <w:pPr>
+                    <w:spacing w:line="259" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                      <w:sz w:val="21"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00474667">
+                    <w:rPr>
+                      <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                      <w:sz w:val="21"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                    <w:t>Removal of late penalty</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00D1452A" w14:paraId="498D8540" w14:textId="77777777" w:rsidTr="00D1452A">
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:id w:val="455532344"/>
+                  <w14:checkbox>
+                    <w14:checked w14:val="0"/>
+                    <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                    <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  </w14:checkbox>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:tc>
+                    <w:tcPr>
+                      <w:tcW w:w="873" w:type="dxa"/>
+                    </w:tcPr>
+                    <w:p w14:paraId="3B5EF383" w14:textId="69CB0258" w:rsidR="00D1452A" w:rsidRDefault="00474667" w:rsidP="001417B0">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="National 2" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:tc>
+                </w:sdtContent>
+              </w:sdt>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8239" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="44B0B145" w14:textId="59617E4D" w:rsidR="00D1452A" w:rsidRPr="00474667" w:rsidRDefault="00D1452A" w:rsidP="001417B0">
+                  <w:pPr>
+                    <w:spacing w:line="259" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                      <w:sz w:val="21"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00474667">
+                    <w:rPr>
+                      <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                      <w:sz w:val="21"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Other (explain in </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00474667" w:rsidRPr="00474667">
+                    <w:rPr>
+                      <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                      <w:sz w:val="21"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                    <w:t>free text below)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="42FC7504" w14:textId="77777777" w:rsidR="00D1452A" w:rsidRDefault="00D1452A" w:rsidP="001417B0">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="196705C2" w14:textId="1CD7E049" w:rsidR="009A733D" w:rsidRDefault="009A733D" w:rsidP="001417B0">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A733D" w14:paraId="3D75D8FC" w14:textId="77777777" w:rsidTr="009A733D">
+        <w:trPr>
+          <w:trHeight w:val="159"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9332" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="350FE2A0" w14:textId="4CCB04AF" w:rsidR="009A733D" w:rsidRPr="008516D3" w:rsidRDefault="008516D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008516D3">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f the outcome you are seeking is an extension to your assessment deadline, please use the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="002916DF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:t>Mitigati</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002916DF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002916DF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:t>n</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008516D3">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> process instead</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:hAnsi="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00660D0E" w14:paraId="740C9F06" w14:textId="77777777" w:rsidTr="00474667">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75205292" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="10A05A74" w14:textId="77777777" w:rsidTr="006B775A">
+    </w:tbl>
+    <w:p w14:paraId="4988158A" w14:textId="77777777" w:rsidR="00541693" w:rsidRDefault="00541693"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9332" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9332"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00660D0E" w14:paraId="10A05A74" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="233DB047" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CA227F3">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Supporting Evidence </w:t>
             </w:r>
@@ -4688,51 +4904,51 @@
             <w:r w:rsidRPr="00BC160E">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Please outline the supporting evidence you will be submitting with your appeal. You will need to submit evidence with your appeal for this to be investigated, and evidence will ideally be independent and verifiable, and relate the to the event(s) you described in your appeal.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC160E">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00BC160E">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">If you cannot submit evidence with your appeal today you will need to email your evidence to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="00A11DC4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>casework@bimm.co.uk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC160E">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>within 5 working days.</w:t>
@@ -4860,118 +5076,228 @@
           </w:p>
           <w:p w14:paraId="6642DDF8" w14:textId="57347684" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CA227F3">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>police report (of relevant incident).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E4A533A" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+          <w:p w14:paraId="2E4A533A" w14:textId="388AED52" w:rsidR="00660D0E" w:rsidRDefault="007860C9" w:rsidP="001417B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>confirmation</w:t>
+            </w:r>
             <w:r w:rsidRPr="1CA227F3">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>explanation from the Student Wellbeing Team at your campus.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00660D0E" w:rsidRPr="1CA227F3">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from </w:t>
+            </w:r>
+            <w:r w:rsidR="001B2C38">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>your local</w:t>
+            </w:r>
+            <w:r w:rsidR="00660D0E" w:rsidRPr="1CA227F3">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Student Wellbeing Team</w:t>
+            </w:r>
+            <w:r w:rsidR="001B2C38">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that you have </w:t>
+            </w:r>
+            <w:r w:rsidR="00B40538">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">engaged </w:t>
+            </w:r>
+            <w:r w:rsidR="002A4128">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidR="00B40538">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> their services</w:t>
+            </w:r>
+            <w:r w:rsidR="000D601D">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> during the relevant </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002A4128">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">time </w:t>
+            </w:r>
+            <w:r w:rsidR="000D601D">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>period</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E14176">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7467B3A1" w14:textId="12B39A52" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CA227F3">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>letter of support/explanation from a third party (e.g., medical practitioner, or healthcare professional).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49632657" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC160E" w14:paraId="61DD18D6" w14:textId="77777777" w:rsidTr="00340459">
+      <w:tr w:rsidR="00BC160E" w14:paraId="61DD18D6" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="71EB104C" w14:textId="0D961683" w:rsidR="00BC160E" w:rsidRDefault="00BC160E" w:rsidP="001417B0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1CA227F3">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Type of </w:t>
             </w:r>
@@ -5202,293 +5528,227 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63137BBC" w14:textId="77777777" w:rsidR="00BC160E" w:rsidRDefault="00BC160E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9332" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2260"/>
         <w:gridCol w:w="7072"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660D0E" w14:paraId="3999246F" w14:textId="77777777" w:rsidTr="001417B0">
+      <w:tr w:rsidR="00660D0E" w14:paraId="3999246F" w14:textId="77777777" w:rsidTr="00F45D7A">
+        <w:trPr>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9332" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1834B890" w14:textId="432E522E" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="00F45D7A">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1CA227F3">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Representation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00660D0E" w14:paraId="7A4A49B1" w14:textId="77777777" w:rsidTr="00F45D7A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9332" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1834B890" w14:textId="432E522E" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
-[...153 lines deleted...]
-              <w:br/>
+          <w:p w14:paraId="6D56BF15" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0015191D">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>You may wish to nominate a representative. This is someone you have authorised to act on your behalf throughout the appeals process, and we will copy them into all communications unless you ask us not to.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0015191D">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>This cannot be a BIMM University /MetFilm School staff member or your doctor, and it will not usually be appropriate or helpful for you to nominate a legal representative.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33ED87DC" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0015191D">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve">If you are nominating a representative, you must also email </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidR="00950A58">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
+                  <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>casework@bimm.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...33 lines deleted...]
-            <w:r w:rsidRPr="003857C5">
+            <w:r w:rsidRPr="0015191D">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from your </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0015191D">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0015191D">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> account to provide written authorisation. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0015191D">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>We will not be able to correspond with your representative until you do this.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003857C5">
-[...15 lines deleted...]
-              <w:br/>
+          </w:p>
+          <w:p w14:paraId="43179209" w14:textId="3A81C6E2" w:rsidR="00660D0E" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0015191D">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>Please give us the name of your representative and explain their relation to you.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00660D0E" w14:paraId="118CAEF5" w14:textId="77777777" w:rsidTr="003857C5">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0EFA171F" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
@@ -5692,400 +5952,547 @@
           <w:p w14:paraId="6983F2A6" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63271FC8" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="00660D0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EFB2C45" w14:textId="73691D80" w:rsidR="00660D0E" w:rsidRDefault="003857C5" w:rsidP="00660D0E">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9332" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="8773"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="00637D52" w14:paraId="35E09EC5" w14:textId="77777777" w:rsidTr="005E2247">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9332" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CC392B9" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00D8513E" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Declaration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="00637D52" w14:paraId="2B00E180" w14:textId="77777777" w:rsidTr="005E2247">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:id w:val="928778324"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="559" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="0537C410" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+                <w:pPr>
+                  <w:spacing w:line="259" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00637D52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="National 2" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8773" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47693AC8" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00204F30">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>I believe that the above information is accurate.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="00637D52" w14:paraId="247561F9" w14:textId="77777777" w:rsidTr="005E2247">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:id w:val="-1140494102"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="559" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="105" w:type="dxa"/>
+                  <w:right w:w="105" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="5BD7B2FB" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+                <w:pPr>
+                  <w:spacing w:line="259" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00637D52">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="National 2" w:hint="eastAsia"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8773" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CFA2BF5" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00204F30">
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>I confirm that details of this complaint can be passed on to the case handler, relevant investigators if applicable, and relevant staff, in the department or service that is the subject of the appeal.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="463C4C9F" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="53E38856" w14:textId="46AD17A5" w:rsidR="00660D0E" w:rsidRDefault="003857C5" w:rsidP="00660D0E">
+    <w:p w14:paraId="12544E53" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003857C5">
+      <w:r w:rsidRPr="00637D52">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">By signing this form, you </w:t>
+        <w:t>By signing this form, you agree that the University can hold and process any data you have submitted for the purposes of processing your appeal. You also agree that any data you have already submitted to the University for other relevant purposes (such as mitigating evidence claims or assessment scripts) may be collected for investigation.  </w:t>
       </w:r>
-      <w:r w:rsidR="008B2BED" w:rsidRPr="003857C5">
-[...53 lines deleted...]
-      <w:r w:rsidRPr="003857C5">
+      <w:r w:rsidRPr="00637D52">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5745"/>
         <w:gridCol w:w="3585"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660D0E" w14:paraId="3A150043" w14:textId="77777777" w:rsidTr="001417B0">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="00637D52" w14:paraId="3D08B862" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5745" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AF2338B" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+          <w:p w14:paraId="474D8278" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00204F30" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1CA227F3">
+            <w:r w:rsidRPr="00204F30">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Student signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3585" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18B02F58" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
+          <w:p w14:paraId="039317E7" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00204F30" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1CA227F3">
+            <w:r w:rsidRPr="00204F30">
               <w:rPr>
                 <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660D0E" w14:paraId="01222665" w14:textId="77777777" w:rsidTr="001417B0">
+      <w:tr w:rsidR="00F45D7A" w:rsidRPr="00637D52" w14:paraId="30F8A204" w14:textId="77777777" w:rsidTr="005E2247">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5745" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52B7D425" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="001417B0">
-[...5 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p w14:paraId="12965BAD" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
-            <w:id w:val="47034721"/>
+            <w:id w:val="1657645217"/>
             <w:placeholder>
-              <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
+              <w:docPart w:val="A9FDC6B617DF4994B3230CE71A05AB1E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3585" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="105" w:type="dxa"/>
                   <w:right w:w="105" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="7152660E" w14:textId="20DC5722" w:rsidR="00660D0E" w:rsidRDefault="00613D7E" w:rsidP="001417B0">
+              <w:p w14:paraId="2D47A7AF" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="005E2247">
                 <w:pPr>
                   <w:spacing w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
+                    <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="0006436F">
+                <w:r w:rsidRPr="002E6372">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1627952F" w14:textId="77777777" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="00660D0E">
+    <w:p w14:paraId="4D6C4B32" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0792F12A" w14:textId="44A166DD" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="00660D0E">
+    <w:p w14:paraId="4E8D8B8A" w14:textId="77777777" w:rsidR="00F45D7A" w:rsidRPr="00637D52" w:rsidRDefault="00F45D7A" w:rsidP="00F45D7A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1CA227F3">
+      <w:r w:rsidRPr="00637D52">
         <w:rPr>
           <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please return this form along with supporting evidence to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidR="00950A58">
+      <w:hyperlink r:id="rId18">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="National 2" w:eastAsia="National 2" w:hAnsi="National 2" w:cs="National 2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>casework@bimm.co.uk</w:t>
+          <w:t>casework@bimm.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C77E1E7" w14:textId="77777777" w:rsidR="00F765B4" w:rsidRDefault="00F765B4"/>
     <w:sectPr w:rsidR="00F765B4">
-      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45AB3D5B" w14:textId="77777777" w:rsidR="00D63D98" w:rsidRDefault="00D63D98" w:rsidP="00660D0E">
+    <w:p w14:paraId="5B960FC5" w14:textId="77777777" w:rsidR="006E7AEC" w:rsidRDefault="006E7AEC" w:rsidP="00660D0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0544D3A3" w14:textId="77777777" w:rsidR="00D63D98" w:rsidRDefault="00D63D98" w:rsidP="00660D0E">
+    <w:p w14:paraId="25B0BAC4" w14:textId="77777777" w:rsidR="006E7AEC" w:rsidRDefault="006E7AEC" w:rsidP="00660D0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6104,75 +6511,82 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="National 2">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0504030502020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="ZWAdobeF">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21965D95" w14:textId="77777777" w:rsidR="00D63D98" w:rsidRDefault="00D63D98" w:rsidP="00660D0E">
+    <w:p w14:paraId="00F37F08" w14:textId="77777777" w:rsidR="006E7AEC" w:rsidRDefault="006E7AEC" w:rsidP="00660D0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70C4A347" w14:textId="77777777" w:rsidR="00D63D98" w:rsidRDefault="00D63D98" w:rsidP="00660D0E">
+    <w:p w14:paraId="4215DF1B" w14:textId="77777777" w:rsidR="006E7AEC" w:rsidRDefault="006E7AEC" w:rsidP="00660D0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69CE4046" w14:textId="5423C17F" w:rsidR="00660D0E" w:rsidRDefault="00660D0E" w:rsidP="00660D0E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AC31719" wp14:editId="512039D1">
           <wp:extent cx="2133600" cy="430928"/>
@@ -7055,82 +7469,222 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00660D0E"/>
+    <w:rsid w:val="000053E5"/>
     <w:rsid w:val="000226A0"/>
+    <w:rsid w:val="00025097"/>
+    <w:rsid w:val="0003182D"/>
+    <w:rsid w:val="000375D0"/>
+    <w:rsid w:val="00055820"/>
+    <w:rsid w:val="00080991"/>
+    <w:rsid w:val="00094A6B"/>
+    <w:rsid w:val="00096A8B"/>
+    <w:rsid w:val="000A0D66"/>
+    <w:rsid w:val="000B588A"/>
+    <w:rsid w:val="000D601D"/>
+    <w:rsid w:val="000E6B25"/>
+    <w:rsid w:val="000F3AE1"/>
+    <w:rsid w:val="00151832"/>
+    <w:rsid w:val="00176A59"/>
+    <w:rsid w:val="001861FA"/>
+    <w:rsid w:val="00193C9C"/>
+    <w:rsid w:val="001B2C38"/>
+    <w:rsid w:val="001D1F2E"/>
+    <w:rsid w:val="001E6DFC"/>
+    <w:rsid w:val="001F0DF4"/>
     <w:rsid w:val="00217AC3"/>
+    <w:rsid w:val="002916DF"/>
+    <w:rsid w:val="002A4128"/>
+    <w:rsid w:val="002E23C9"/>
+    <w:rsid w:val="002E5C3E"/>
+    <w:rsid w:val="002F01FE"/>
+    <w:rsid w:val="00320C09"/>
     <w:rsid w:val="003361B1"/>
     <w:rsid w:val="00361332"/>
+    <w:rsid w:val="00362BBD"/>
+    <w:rsid w:val="00374074"/>
     <w:rsid w:val="003857C5"/>
     <w:rsid w:val="003A0CF5"/>
+    <w:rsid w:val="003C3F52"/>
+    <w:rsid w:val="00411399"/>
     <w:rsid w:val="00436E85"/>
+    <w:rsid w:val="0044106B"/>
+    <w:rsid w:val="00474667"/>
+    <w:rsid w:val="00490F69"/>
+    <w:rsid w:val="004A03B5"/>
+    <w:rsid w:val="004B73DE"/>
+    <w:rsid w:val="004C732D"/>
+    <w:rsid w:val="004D37DF"/>
+    <w:rsid w:val="004F64C9"/>
+    <w:rsid w:val="00510734"/>
+    <w:rsid w:val="0051767F"/>
+    <w:rsid w:val="00541693"/>
+    <w:rsid w:val="00555E3C"/>
+    <w:rsid w:val="0057281F"/>
     <w:rsid w:val="005739AB"/>
+    <w:rsid w:val="005771F7"/>
+    <w:rsid w:val="005B56C2"/>
+    <w:rsid w:val="005B76D0"/>
+    <w:rsid w:val="005C3D9B"/>
+    <w:rsid w:val="005C6A0F"/>
+    <w:rsid w:val="005D1990"/>
+    <w:rsid w:val="005D6E1D"/>
+    <w:rsid w:val="005E1583"/>
+    <w:rsid w:val="005E36F1"/>
+    <w:rsid w:val="00604FE3"/>
     <w:rsid w:val="00613D7E"/>
+    <w:rsid w:val="00616142"/>
+    <w:rsid w:val="00652B5F"/>
     <w:rsid w:val="00660D0E"/>
+    <w:rsid w:val="00671095"/>
+    <w:rsid w:val="00671B3A"/>
+    <w:rsid w:val="00674984"/>
+    <w:rsid w:val="006901D0"/>
+    <w:rsid w:val="00691526"/>
+    <w:rsid w:val="006B6C8F"/>
     <w:rsid w:val="006B775A"/>
     <w:rsid w:val="006C477F"/>
+    <w:rsid w:val="006C61A8"/>
+    <w:rsid w:val="006D4312"/>
+    <w:rsid w:val="006E004E"/>
+    <w:rsid w:val="006E7AEC"/>
+    <w:rsid w:val="00700B4D"/>
+    <w:rsid w:val="00704891"/>
+    <w:rsid w:val="00731D54"/>
     <w:rsid w:val="007372A7"/>
+    <w:rsid w:val="00751E61"/>
     <w:rsid w:val="007806CB"/>
+    <w:rsid w:val="007860C9"/>
     <w:rsid w:val="00792EE0"/>
+    <w:rsid w:val="00793ACA"/>
+    <w:rsid w:val="007B4AF2"/>
     <w:rsid w:val="007E6B9D"/>
+    <w:rsid w:val="00800F7F"/>
+    <w:rsid w:val="00813EB2"/>
+    <w:rsid w:val="00825445"/>
+    <w:rsid w:val="008344D2"/>
     <w:rsid w:val="0083499A"/>
+    <w:rsid w:val="0084200B"/>
+    <w:rsid w:val="008516D3"/>
+    <w:rsid w:val="00872AB5"/>
+    <w:rsid w:val="0088360B"/>
+    <w:rsid w:val="008A0A81"/>
+    <w:rsid w:val="008A5687"/>
     <w:rsid w:val="008B2BED"/>
+    <w:rsid w:val="008C1291"/>
     <w:rsid w:val="00950A58"/>
     <w:rsid w:val="0098299D"/>
+    <w:rsid w:val="009858BA"/>
+    <w:rsid w:val="009A733D"/>
+    <w:rsid w:val="009C07AD"/>
+    <w:rsid w:val="009F0895"/>
     <w:rsid w:val="00A11DC4"/>
     <w:rsid w:val="00A246E0"/>
+    <w:rsid w:val="00AD0D27"/>
+    <w:rsid w:val="00AD1222"/>
     <w:rsid w:val="00AD482C"/>
+    <w:rsid w:val="00B2471C"/>
+    <w:rsid w:val="00B40538"/>
     <w:rsid w:val="00B520EF"/>
+    <w:rsid w:val="00B56258"/>
+    <w:rsid w:val="00B65DB5"/>
+    <w:rsid w:val="00B86433"/>
+    <w:rsid w:val="00B878D4"/>
+    <w:rsid w:val="00B90951"/>
     <w:rsid w:val="00B91358"/>
+    <w:rsid w:val="00B97BF6"/>
+    <w:rsid w:val="00BB4328"/>
     <w:rsid w:val="00BC160E"/>
+    <w:rsid w:val="00BF3344"/>
     <w:rsid w:val="00C0122B"/>
+    <w:rsid w:val="00C05BDB"/>
+    <w:rsid w:val="00C15558"/>
+    <w:rsid w:val="00C338D0"/>
+    <w:rsid w:val="00C8574E"/>
+    <w:rsid w:val="00C94430"/>
+    <w:rsid w:val="00CA6E73"/>
     <w:rsid w:val="00CB6149"/>
+    <w:rsid w:val="00CC5064"/>
+    <w:rsid w:val="00CC5CA7"/>
     <w:rsid w:val="00CE0E64"/>
+    <w:rsid w:val="00CE1591"/>
+    <w:rsid w:val="00D00904"/>
+    <w:rsid w:val="00D1452A"/>
+    <w:rsid w:val="00D21643"/>
+    <w:rsid w:val="00D23626"/>
+    <w:rsid w:val="00D24131"/>
+    <w:rsid w:val="00D55BDA"/>
     <w:rsid w:val="00D63D98"/>
+    <w:rsid w:val="00D63EBB"/>
+    <w:rsid w:val="00D77307"/>
+    <w:rsid w:val="00D87791"/>
+    <w:rsid w:val="00DB323E"/>
+    <w:rsid w:val="00DC3570"/>
+    <w:rsid w:val="00DE175F"/>
+    <w:rsid w:val="00DE6297"/>
+    <w:rsid w:val="00DF3CFD"/>
+    <w:rsid w:val="00E14176"/>
+    <w:rsid w:val="00E27B0B"/>
+    <w:rsid w:val="00E45960"/>
+    <w:rsid w:val="00E475CF"/>
+    <w:rsid w:val="00E6255D"/>
+    <w:rsid w:val="00EB1ADE"/>
+    <w:rsid w:val="00EE5B31"/>
+    <w:rsid w:val="00EF7D32"/>
+    <w:rsid w:val="00F207C0"/>
+    <w:rsid w:val="00F23A0C"/>
+    <w:rsid w:val="00F2523F"/>
+    <w:rsid w:val="00F45D7A"/>
+    <w:rsid w:val="00F4684D"/>
+    <w:rsid w:val="00F5608E"/>
     <w:rsid w:val="00F67AD5"/>
     <w:rsid w:val="00F765B4"/>
+    <w:rsid w:val="00FA6B24"/>
+    <w:rsid w:val="00FB1248"/>
+    <w:rsid w:val="00FE3457"/>
     <w:rsid w:val="21F7EF04"/>
     <w:rsid w:val="3B03767B"/>
     <w:rsid w:val="3D9E9E1D"/>
     <w:rsid w:val="5BD2FBC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -8184,50 +8738,151 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00660D0E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00361332"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A0D66"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A0D66"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000A0D66"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A0D66"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A0D66"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A0D66"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A0D66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1632907229">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="834955961">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -8318,111 +8973,140 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1279490710">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bimm.ac.uk/student-wellbeing/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:casework@bimm.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:casework@bimm.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:casework@bimm.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bimm.university/appeals-and-complaints/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:casework@bimm.ac.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metfilmschool.ac.uk/student-life/student-support-wellbeing/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bimm.ac.uk/student-wellbeing/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:casework@bimm.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:casework@bimm.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:casework@bimm.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:casework@bimm.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bimm.university/appeals-and-complaints/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bimm.ac.uk/document/exceptional-circumstances/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metfilmschool.ac.uk/student-life/student-support-wellbeing/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
-    <w:docPart>
-[...27 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8FA11F02-7777-4036-95B6-E799508D0098}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006901D0" w:rsidRDefault="006901D0">
           <w:r w:rsidRPr="0006436F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E1EC36DC050E4692B325BA6D7BA9608C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D0811A59-EB1A-46DB-96EC-43B7C6419600}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00374D05" w:rsidRDefault="001D1F2E" w:rsidP="001D1F2E">
+          <w:pPr>
+            <w:pStyle w:val="E1EC36DC050E4692B325BA6D7BA9608C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D47D05">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A9FDC6B617DF4994B3230CE71A05AB1E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E793254C-1EF0-4992-ADE5-083EBC56FFEE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00374D05" w:rsidRDefault="001D1F2E" w:rsidP="001D1F2E">
+          <w:pPr>
+            <w:pStyle w:val="A9FDC6B617DF4994B3230CE71A05AB1E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002E6372">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -8442,89 +9126,110 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="National 2">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0504030502020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="ZWAdobeF">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C0122B"/>
     <w:rsid w:val="00042F9B"/>
+    <w:rsid w:val="00056CD8"/>
+    <w:rsid w:val="00094A6B"/>
     <w:rsid w:val="000F5A9B"/>
+    <w:rsid w:val="00151832"/>
+    <w:rsid w:val="001D1F2E"/>
     <w:rsid w:val="00313350"/>
+    <w:rsid w:val="00374D05"/>
     <w:rsid w:val="003A0CF5"/>
+    <w:rsid w:val="00412382"/>
     <w:rsid w:val="0052611F"/>
+    <w:rsid w:val="00555E3C"/>
     <w:rsid w:val="00621153"/>
     <w:rsid w:val="006901D0"/>
+    <w:rsid w:val="00691526"/>
+    <w:rsid w:val="00700B4D"/>
+    <w:rsid w:val="00731C0A"/>
     <w:rsid w:val="00792EE0"/>
+    <w:rsid w:val="00796364"/>
     <w:rsid w:val="0083499A"/>
+    <w:rsid w:val="00A41D96"/>
+    <w:rsid w:val="00A671A7"/>
     <w:rsid w:val="00B520EF"/>
     <w:rsid w:val="00B91358"/>
     <w:rsid w:val="00C0122B"/>
+    <w:rsid w:val="00CA6E73"/>
     <w:rsid w:val="00CB6149"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -8937,58 +9642,62 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006901D0"/>
+    <w:rsid w:val="001D1F2E"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="316E602ECBD54744A6E5975FD6A39D28">
-[...1 lines deleted...]
-    <w:rsid w:val="0052611F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1EC36DC050E4692B325BA6D7BA9608C">
+    <w:name w:val="E1EC36DC050E4692B325BA6D7BA9608C"/>
+    <w:rsid w:val="001D1F2E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9FDC6B617DF4994B3230CE71A05AB1E">
+    <w:name w:val="A9FDC6B617DF4994B3230CE71A05AB1E"/>
+    <w:rsid w:val="001D1F2E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -9268,63 +9977,67 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f4baee0e-62fe-407d-afbd-217ab84adcbe" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7ad877d2-bdeb-4af0-a268-cd35aa405645">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ad877d2-bdeb-4af0-a268-cd35aa405645" xmlns:ns3="f4baee0e-62fe-407d-afbd-217ab84adcbe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a89a2cae8ca41f7888e49f0b1138e13f" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007848DA704EE06A43AD308AA509E2C142" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e7f98c129221e3d6d68cf51e6b5df45a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7ad877d2-bdeb-4af0-a268-cd35aa405645" xmlns:ns3="f4baee0e-62fe-407d-afbd-217ab84adcbe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2c7b3038d13b55e2c9050dfaead360f0" ns2:_="" ns3:_="">
     <xsd:import namespace="7ad877d2-bdeb-4af0-a268-cd35aa405645"/>
     <xsd:import namespace="f4baee0e-62fe-407d-afbd-217ab84adcbe"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9513,137 +10226,290 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5A2F2E4-609C-4FC1-AEAF-E34035174681}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8207C8B-858D-4239-B2C6-D49763D667E3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="f4baee0e-62fe-407d-afbd-217ab84adcbe"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B76FAB4E-4D32-431D-8E5B-FF4FE011A066}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5A2F2E4-609C-4FC1-AEAF-E34035174681}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f4baee0e-62fe-407d-afbd-217ab84adcbe"/>
+    <ds:schemaRef ds:uri="7ad877d2-bdeb-4af0-a268-cd35aa405645"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03D7413B-B5B4-4512-8C67-A49A55C1C726}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7ad877d2-bdeb-4af0-a268-cd35aa405645"/>
+    <ds:schemaRef ds:uri="f4baee0e-62fe-407d-afbd-217ab84adcbe"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AA604DD-DC5C-442D-AE7D-6F1D12BE436F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{e93e5b8e-f1be-4efc-96df-71c0b00f9aa0}" enabled="1" method="Standard" siteId="{105e7087-7c47-418c-979a-9b9e0bb03dbc}" contentBits="0" removed="0"/>
+  <clbl:label id="{e93e5b8e-f1be-4efc-96df-71c0b00f9aa0}" enabled="1" method="Standard" siteId="{105e7087-7c47-418c-979a-9b9e0bb03dbc}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7387</Characters>
+  <Pages>8</Pages>
+  <Words>1432</Words>
+  <Characters>8164</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>307</Lines>
-  <Paragraphs>112</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8668</CharactersWithSpaces>
+  <CharactersWithSpaces>9577</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="48" baseType="variant">
+      <vt:variant>
+        <vt:i4>1507453</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:casework@bimm.ac.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507453</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:casework@bimm.ac.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507453</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:casework@bimm.ac.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063272</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.bimm.ac.uk/document/exceptional-circumstances/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488096</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.metfilmschool.ac.uk/student-life/student-support-wellbeing/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.bimm.ac.uk/student-wellbeing/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507453</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:casework@bimm.ac.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881378</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.bimm.university/appeals-and-complaints/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Owen Sinodov</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007848DA704EE06A43AD308AA509E2C142</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">